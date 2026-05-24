--- v0 (2025-12-06)
+++ v1 (2026-05-24)
@@ -1,5236 +1,8235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5EC1CF29" w14:textId="5516179F" w:rsidR="000A22DE" w:rsidRPr="00D64B79" w:rsidRDefault="004A6A9E" w:rsidP="00D64B79">
-[...30 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="2E250824" w14:textId="3A215D49" w:rsidR="000356F9" w:rsidRPr="00017D55" w:rsidRDefault="006872D1" w:rsidP="006872D1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Xonjenese Jacobs, DrPH, MPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55" w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, GCNM, BSW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E720BF" w14:textId="55FEE4A9" w:rsidR="006872D1" w:rsidRDefault="006872D1" w:rsidP="006872D1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:r w:rsidR="0012216B" w:rsidRPr="0012216B">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>College of Public Health, University of South Florida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FD221F" w14:textId="6DABABC3" w:rsidR="006872D1" w:rsidRPr="006872D1" w:rsidRDefault="006872D1" w:rsidP="006872D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="3559CF23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>https://www.linkedin.com/in/xonjenese/</w:t>
+          <w:t>xjacobs@usf.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C4D7D" w:rsidRPr="0012216B">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012216B">
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+    </w:p>
+    <w:p w14:paraId="1F717F7C" w14:textId="3E294CB7" w:rsidR="000356F9" w:rsidRPr="006872D1" w:rsidRDefault="7ADCFB78" w:rsidP="3559CF23">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAF2C73" w14:textId="7EBA1003" w:rsidR="3559CF23" w:rsidRDefault="3559CF23" w:rsidP="3559CF23">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F79394E" w14:textId="77777777" w:rsidR="006872D1" w:rsidRPr="006F46DC" w:rsidRDefault="006872D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDUCATION AND CERTIFICATES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBE2F6E" w14:textId="77777777" w:rsidR="001A0BBC" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2880" w:hanging="2880"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Doctor of Public Health</w:t>
       </w:r>
-    </w:p>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001A0BBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F33C12" w14:textId="705BB19A" w:rsidR="006872D1" w:rsidRPr="001A0BBC" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>llege of Public Health, Tampa, F</w:t>
+      </w:r>
+      <w:r w:rsidR="2634615D" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-    </w:p>
-[...137 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concentration: Advanced Practic</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Leadership in</w:t>
+      </w:r>
+      <w:r w:rsidR="0697EF10" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BAB149" w14:textId="3AF210AB" w:rsidR="006872D1" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diversity, Equity, and Inclusion in the</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Certificate</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida, Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E88B8A" w14:textId="77777777" w:rsidR="001A0BBC" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master of Public Administration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32533237" w14:textId="4ECA5613" w:rsidR="006872D1" w:rsidRDefault="50339558" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="006872D1" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of South Florida, College of Arts and </w:t>
+      </w:r>
+      <w:r w:rsidR="006872D1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006872D1" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sciences, Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267725A8" w14:textId="77777777" w:rsidR="001A0BBC" w:rsidRDefault="006F46DC" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidR="006872D1" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="46F06DE0" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Graduate Certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006872D1" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nonprofit Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F22F67B" w14:textId="1894FB3E" w:rsidR="006872D1" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida, Tampa, FL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C94E9A" w14:textId="77777777" w:rsidR="001A0BBC" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Social Work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01883C4D" w14:textId="42C157AB" w:rsidR="000356F9" w:rsidRPr="006872D1" w:rsidRDefault="006872D1" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida State University, College of Social Work</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tallahassee, F</w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A682E" w14:textId="77777777" w:rsidR="000356F9" w:rsidRPr="006872D1" w:rsidRDefault="000356F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BE7CD4" w14:textId="4C91FDCF" w:rsidR="006F46DC" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0F0A7E" w14:textId="588AD2B7" w:rsidR="007C11A7" w:rsidRDefault="007C11A7" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009C67BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6- Present</w:t>
+      </w:r>
+      <w:r w:rsidR="009C67BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C67BC" w:rsidRPr="009C67BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant </w:t>
+      </w:r>
+      <w:r w:rsidR="009C67BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00957821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CF8E81" w14:textId="03AC1B56" w:rsidR="00EA76E5" w:rsidRDefault="00957821" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Faculty Administrator/Director</w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nov 2023-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007079A9" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal Investigator for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Covering Florida Navigator Program</w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F46DC">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007079A9" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Public Health, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>University of South Florida</w:t>
       </w:r>
-      <w:r w:rsidR="00A30104">
-[...552 lines deleted...]
-    <w:p w14:paraId="19CA3071" w14:textId="6088FE04" w:rsidR="009A474A" w:rsidRPr="004728F2" w:rsidRDefault="007F71EF" w:rsidP="009A474A">
+      <w:r w:rsidR="006F4150">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F46DC" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tampa, FL  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7157E429" w14:textId="205F4EB2" w:rsidR="00615BF9" w:rsidRPr="00615BF9" w:rsidRDefault="00615BF9" w:rsidP="00C14E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...53 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Secured and manage</w:t>
+      </w:r>
+      <w:r w:rsidR="00A539CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00614D36">
-[...76 lines deleted...]
-    <w:p w14:paraId="66851635" w14:textId="6FBF7EBE" w:rsidR="001A5355" w:rsidRPr="004728F2" w:rsidRDefault="004728F2" w:rsidP="004728F2">
+      <w:r w:rsidR="001155E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">more than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$36M in federal funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as Principal Investigator, ensuring compliance and optimal resource allocation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D8F6A0" w14:textId="4E35383F" w:rsidR="00615BF9" w:rsidRPr="00615BF9" w:rsidRDefault="00615BF9" w:rsidP="00C14E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Direct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Florida Covering Kids and Families Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, overseeing daily operations and strategic initiatives to expand healthcare access. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457A2A2C" w14:textId="4941E1AF" w:rsidR="00615BF9" w:rsidRPr="00615BF9" w:rsidRDefault="00615BF9" w:rsidP="00C14E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mentor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A539CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A539CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>teaches</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graduate students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in public health, fostering academic excellence and professional development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67571E2D" w14:textId="61E966ED" w:rsidR="00615BF9" w:rsidRPr="00615BF9" w:rsidRDefault="00615BF9" w:rsidP="00C14E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Establishe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B574CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategic partnerships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with community organizations, resulting in improved healthcare access for underserved populations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185F549D" w14:textId="5739BB65" w:rsidR="00417DDF" w:rsidRDefault="00615BF9" w:rsidP="00C14E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research and practice initiatives that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enhance health equity and strengthen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>community well-being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across Florida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3525E736" w14:textId="1434E9E2" w:rsidR="00C14E61" w:rsidRPr="00615BF9" w:rsidRDefault="00C14E61" w:rsidP="00C14E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026607E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Developed curriculum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the D</w:t>
+      </w:r>
+      <w:r w:rsidR="005569C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>isease Intervention Specialist Training Academy</w:t>
+      </w:r>
+      <w:r w:rsidR="009D206A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DISTA)</w:t>
+      </w:r>
+      <w:r w:rsidR="005569C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Florida Department of Health</w:t>
+      </w:r>
+      <w:r w:rsidR="009D206A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="0026607E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the budgeting</w:t>
+      </w:r>
+      <w:r w:rsidR="009D206A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00305FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SME (subject matter expert) DISTA </w:t>
+      </w:r>
+      <w:r w:rsidR="009D206A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00305FF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7297FFB4" w14:textId="3B1D6829" w:rsidR="00EA76E5" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2022-Nov 2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Executive Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pace Center for Girls Inc., Hernando </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345B5001" w14:textId="77777777" w:rsidR="00446343" w:rsidRPr="00446343" w:rsidRDefault="00446343" w:rsidP="00446343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Championed agency mission and advocated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for girls’ needs, influencing policy and strategic priorities while fostering strong relationships with government, business, and child-serving agencies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5473F55A" w14:textId="15B10D44" w:rsidR="00446343" w:rsidRPr="009B0D0F" w:rsidRDefault="00446343" w:rsidP="00446343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivered measurable results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aligned with organizational standards and modeled core values to inspire staff, clients, and board members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244E475C" w14:textId="77777777" w:rsidR="009B0D0F" w:rsidRPr="009B0D0F" w:rsidRDefault="009B0D0F" w:rsidP="009B0D0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B0D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Managed budgets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B0D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and financial operations within approved guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA1EBF7" w14:textId="51B8CA05" w:rsidR="00446343" w:rsidRPr="00964205" w:rsidRDefault="00964205" w:rsidP="005618EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00964205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ensure program compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with contracts and regulatory standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DFB90F" w14:textId="680B6682" w:rsidR="00EA76E5" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan 2021-June 2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Associate Director of Program Performance</w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-        <w:widowControl/>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pace Center for Girls Inc., National Office </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F03DF07" w14:textId="76EACD46" w:rsidR="00EA76E5" w:rsidRPr="00286652" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Engineered predictive analytics tools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to forecast DJJ Accountability ratings, leveraging program performance metrics to drive improvements in assessments, academic progression, graduation rates, and post-enrollment employment across six Florida counties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328FEA22" w14:textId="4A613795" w:rsidR="00EA76E5" w:rsidRPr="00286652" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Elevated data integrity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Pace Leon from 0% to 58% within two years through strategic planning and execution of a comprehensive action plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577BDD79" w14:textId="04F3C9B5" w:rsidR="00EA76E5" w:rsidRPr="00286652" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Digitally transformed key program resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adapting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Understanding Our Girls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uniformed Behavior Intervention Guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into virtual formats to ensure continuity and scalability of program success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50834908" w14:textId="18686FF5" w:rsidR="00B2238B" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nov 2017-Jan 2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Social Services Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pace Center for Girls Inc., Hernando </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F43ABB" w14:textId="5385CF7F" w:rsidR="00286652" w:rsidRPr="00286652" w:rsidRDefault="00286652" w:rsidP="00286652">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Directed and optimized daily program operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ensuring strict compliance with all contractual and regulatory requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA62769" w14:textId="13673391" w:rsidR="00286652" w:rsidRPr="00286652" w:rsidRDefault="00286652" w:rsidP="00286652">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Led and mentored a multidisciplinary team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, driving effective crisis intervention and case management strategies that fostered a collaborative, high-performing environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478240FD" w14:textId="799BBE9A" w:rsidR="00B2238B" w:rsidRDefault="006F46DC" w:rsidP="00286652">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sept 2013-Dec 2017</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Planner Analyst </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Covering Kids &amp; Families </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Public Health, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of South Florida</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454A6529" w14:textId="6A19F05B" w:rsidR="001A0BBC" w:rsidRPr="001A0BBC" w:rsidRDefault="001A0BBC" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...83 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Directed oversight of ACA Navigator pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>grams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for five consortium partners across 34 Florida counties, ensuring compliance and optimizing program performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-        <w:widowControl/>
+    </w:p>
+    <w:p w14:paraId="5217A6BE" w14:textId="796B122E" w:rsidR="001A0BBC" w:rsidRPr="001A0BBC" w:rsidRDefault="00B574CC" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...147 lines deleted...]
-    <w:p w14:paraId="3522A066" w14:textId="7FCFE0F5" w:rsidR="004A6A9E" w:rsidRPr="00752A29" w:rsidRDefault="00752A29" w:rsidP="00752A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Procured</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC" w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategic partnerships </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC" w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to expand healthcare access in Leon and Monroe counties, strengthening community health infrastructure.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0BBC" w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7064A07C" w14:textId="2DD21486" w:rsidR="001A0BBC" w:rsidRPr="001A0BBC" w:rsidRDefault="001A0BBC" w:rsidP="001A0BBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boosted engagement among underrepresented populations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>through targeted outreach and education initiatives, increasing program participation and awareness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C703749" w14:textId="77777777" w:rsidR="004A6A9E" w:rsidRPr="004A6A9E" w:rsidRDefault="004A6A9E" w:rsidP="004A6A9E">
-[...63 lines deleted...]
-    <w:p w14:paraId="36A2A876" w14:textId="46D06683" w:rsidR="004A6A9E" w:rsidRPr="00D4207D" w:rsidRDefault="00D4207D" w:rsidP="00D4207D">
+    <w:p w14:paraId="637463AF" w14:textId="75CC4372" w:rsidR="001A0BBC" w:rsidRPr="0025272D" w:rsidRDefault="001A0BBC" w:rsidP="001A0BBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...156 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cultivated statewide collaborations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to promote ACA and Marketplace eligibility, building trust and creating growth opportunities with local businesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4282DE" w14:textId="66EC076A" w:rsidR="00B2238B" w:rsidRDefault="006F46DC" w:rsidP="001A0BBC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sept 2012-Sept 2013</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Program Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="75F72188" w14:textId="2FCF3B7A" w:rsidR="004A6A9E" w:rsidRPr="00D4207D" w:rsidRDefault="00D4207D" w:rsidP="00D4207D">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hillsborough County Public Schools Full-Service Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBCF244" w14:textId="0F94C533" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Libre Baskerville" w:hAnsi="Cambria" w:cs="Libre Baskerville"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Forged strategic partnerships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with 15+ community agencies and launched a referral system that improved access to essential services for East and West Tampa residents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A29A09" w14:textId="57D90D32" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Leveraged data analytics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to produce insights for public relations and compliance reporting, strengthening community trust, increasing resource utilization, and driving engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E38956D" w14:textId="268EB120" w:rsidR="00B2238B" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2007-Sept 2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Human Services Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Kinship Center </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7939254D" w14:textId="71EF42C7" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reduced emotional trauma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children of incarcerated parents by implementing video conferencing to maintain family connections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2058E4A0" w14:textId="372E207C" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Delivered training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to incoming case managers on kinship care during quarterly pre-service sessions, strengthening program knowledge and consistency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D47861A" w14:textId="7FDD73C6" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Secured thousands in grant funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for local nonprofits, including Abe Brown Ministries, Compass Education, and Kinship Care Connection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF03ADC" w14:textId="0D20FBAE" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Designed educational experiences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Social Work student volunteers through the Kinship Care Warmline, fostering practical learning and engagement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0ED23B" w14:textId="361C0B2E" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revitalized organizational web presence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by updating the Florida Kinship Center website with networking content, increasing brand visibility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C6F740" w14:textId="7801B66C" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coordinated Institutional Review Board research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Kinship Navigator Program Evaluation, ensuring compliance and advancing program assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4E8CBC" w14:textId="3F31D122" w:rsidR="00B2238B" w:rsidRDefault="006F46DC" w:rsidP="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan 2006 -May 2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Counselor I, Scholarship Chairperson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pace Center for Girls Inc., Hillsborough</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EF1D65" w14:textId="6A0FC659" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Educated and empowered families</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by providing academic, social service, and therapeutic resources to strengthen family stability and improve outcomes for girls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104776C6" w14:textId="2BB8CF83" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conducted home visits and psycho-educational groups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in alignment with PACE program guidelines, ensuring compliance and quality care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A43D8F" w14:textId="4E4E2E9D" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prepared and standardized financial reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Eckerd Family Foundation, documenting scholarship funds and streamlining disbursement processes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E68C099" w14:textId="5F67E41B" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coached and mentored teen girls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, boosting self-esteem and fostering personal growth through psychological and self-actualization strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA52F36" w14:textId="1729F1E6" w:rsidR="000356F9" w:rsidRPr="006872D1" w:rsidRDefault="006F46DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 2005 - Dec 2005</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BSW Intern</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Aide </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pace Center for Girls Inc., Hillsborough </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B2238B" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E939F9B" w14:textId="1F9D326D" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maintained program integrity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by monitoring, recording, and documenting teens’ progress through life transitions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305EF006" w14:textId="06BF9D94" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mentored and guided participants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, providing ongoing support to help teens achieve individual goals outlined in intake plans. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A88D250" w14:textId="7FBB08EF" w:rsidR="000356F9" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collaborated with caregivers and educators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to deliver aftercare service plans prior to discharge, ensuring successful home implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F68B2D" w14:textId="63219991" w:rsidR="003479B6" w:rsidRDefault="003479B6" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GRANTS AND CONTRACTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B84C3FF" w14:textId="6C91E6D0" w:rsidR="394E5FEB" w:rsidRDefault="394E5FEB" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Principal Investigator (</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Not Awarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>USF College of Public Health Internal Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="17A64EB2" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="049EA370" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Florida Covering Kids and Families Statewide Coalition</w:t>
+      </w:r>
+      <w:r w:rsidR="05F4DF37" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="049EA370" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Amo</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nt: $</w:t>
+      </w:r>
+      <w:r w:rsidR="57FCA782" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EE64B8" w14:textId="45404E83" w:rsidR="3559CF23" w:rsidRDefault="3559CF23" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8FAB58" w14:textId="16969D66" w:rsidR="7F8F38EA" w:rsidRDefault="7F8F38EA" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Principal Investigator (</w:t>
+      </w:r>
+      <w:r w:rsidR="4A713854" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Not Awarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College of Public Health Internal Award </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="17E63EBB" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Florida Covering Kids and Families Statewide Coalition</w:t>
+      </w:r>
+      <w:r w:rsidR="2A94E8A6" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Amo</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nt: $</w:t>
+      </w:r>
+      <w:r w:rsidR="02DA2559" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E5563A" w14:textId="3E4EA284" w:rsidR="3559CF23" w:rsidRDefault="3559CF23" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4427780B" w14:textId="6B923E39" w:rsidR="1474CA54" w:rsidRDefault="430DE59A" w:rsidP="2C2BE6F7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4207D">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accomplished various tasks and responsibilities, including coordinating programs and services to support kinship families, managing </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="1474CA54" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>childcare</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>/ Program Director</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1474CA54" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> authorizations, and conducting comprehensive research while ensuring the confidentiality of all service recipients' information. Served as Coordinator of Institutional Review Board research for Kinship Navigator Program Evaluation.</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Centers for Medicare &amp;Medicaid Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110F97D3" w14:textId="6469FDE0" w:rsidR="1474CA54" w:rsidRDefault="1474CA54" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">“Connecting Kids to Coverage HEALTHY KIDS 2025 Outreach and Enrollment Cooperative Agreement” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A4F85C" w14:textId="3C94A875" w:rsidR="1474CA54" w:rsidRDefault="1474CA54" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Florida Kinship Center website by uploading content from networking activities which lead to more brand awareness.</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+        <w:t>Grant amount: $3,000,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12183DD9" w14:textId="77777777" w:rsidR="004E7D3F" w:rsidRDefault="004E7D3F" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6A9E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="25766600" w14:textId="1907E115" w:rsidR="3559CF23" w:rsidRDefault="001C0E47" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Princip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigator </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Medicare </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicaid Services</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E7D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cooperative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...456 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="004E7D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Agreement to Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Navigators in </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7D3F" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Federally Facilitated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marketplaces</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grant Amount: $</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>15,171,750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD6676B" w14:textId="77777777" w:rsidR="004E7D3F" w:rsidRDefault="1687EED3" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Princip</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investigator </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0554D6" w14:textId="46948C47" w:rsidR="004E7D3F" w:rsidRDefault="056AEDB0" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Medicare </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicaid Services</w:t>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459B2E98" w14:textId="2632859A" w:rsidR="001C0E47" w:rsidRDefault="001C0E47" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7D3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cooperative</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="05C6B246" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="1687EED3" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Support Navigators in </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7D3F" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Federally Facilitated</w:t>
+      </w:r>
+      <w:r w:rsidR="1687EED3" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marketplaces</w:t>
+      </w:r>
+      <w:r w:rsidR="1687EED3">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655262D2" w14:textId="3379B879" w:rsidR="1687EED3" w:rsidRDefault="001C0E47" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="246FD662" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grant Amount: $3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="246FD662" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>975,146</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFC8977" w14:textId="06068D97" w:rsidR="5624161C" w:rsidRDefault="5624161C" w:rsidP="5624161C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBCC0C0" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC14436" w14:textId="48330088" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jacobs, X. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022). Parenting and Depression in Black American Youth: A Review of the Impact. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Negro Educational Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 73(1–4), 123–160</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C452B0" w14:textId="6B7D7C0D" w:rsidR="00017D55" w:rsidRPr="00D8745C" w:rsidRDefault="00D8745C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8745C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Centers for Medicare &amp; Medicaid Services (in press) Operationalizing a Centralized Consortium Model to Promote Navigator Program Longevity: A Florida Case Study (personal interview, July 16, 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D94E522" w14:textId="2ED0867E" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CONFERENCE PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212CFB8" w14:textId="77777777" w:rsidR="00017D55" w:rsidRDefault="00017D55" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Oral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041F343C" w14:textId="3928A162" w:rsidR="001C0E47" w:rsidRPr="00017D55" w:rsidRDefault="001C0E47" w:rsidP="001C0E47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supporting Black Girls- The Silent Victims of the Covid-19 Pandemic </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Presenter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida Behavioral Health Conference (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>BHCon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F1B5D3" w14:textId="77777777" w:rsidR="001C0E47" w:rsidRDefault="001C0E47" w:rsidP="001C0E47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Gender-Responsive Programming: Elevating the Voice of the Girl”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D83B233" w14:textId="0B314898" w:rsidR="001C0E47" w:rsidRDefault="001C0E47" w:rsidP="001C0E47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Presenter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida Behavioral Health Conference (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>BHCon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2058266C" w14:textId="44C82BEA" w:rsidR="001C0E47" w:rsidRPr="00017D55" w:rsidRDefault="001C0E47" w:rsidP="001C0E47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Behavior Transformation: Effective Practices for Behavior Management” </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E7D3F" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Presenter</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7D3F" w:rsidRPr="001C0E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pace Center for Girls- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All About Girls Summit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EAD5F7" w14:textId="77777777" w:rsidR="001C0E47" w:rsidRDefault="001C0E47" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6CF845" w14:textId="19475EF6" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Poster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415F76E3" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garza, C., Davis, T., MacNevin, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November 2025). Successfully navigating healthcare: Why setting matters. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2025 American Public Health Association Annual Meeting &amp; Expo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Washington, D.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0660C29A" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRPr="0032176A" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jacobs, X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., &amp; Mincey, J. (July 2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navigating with Navigators - Health Belief Model to Healthcare Access. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2025 Florida Public Health Association Annual Meeting &amp; Expo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Orlando, FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49164325" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Miller, G., &amp; Garza, C. (March 2025). Connecting kids to coverage: Reducing barriers in health insurance access for underserved populations in Florida. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2025 USF Health Research Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761ABAEE" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jacobs, X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Miller, G., &amp; Garza, C. (April 2025). Connecting kids to coverage: Reducing barriers in health insurance access for underserved populations in Florida. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2025 Annual Chiles Center Symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A16ADE8" w14:textId="17899E39" w:rsidR="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garza, C., Silva, C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (April 2024). Eating the Big MAC. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 Annual Chiles Center Symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A822A27" w14:textId="640ADC72" w:rsidR="00B24E7C" w:rsidRPr="001126D6" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noonan, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Medicaid unwinding and implications to health coverage for families in Florida. </w:t>
+      </w:r>
+      <w:r w:rsidR="0025272D" w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 Annual Chiles Center Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C519C26" w14:textId="77777777" w:rsidR="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miller, G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (April 2024). Florida covering kids &amp; families: Health insurance coverage barriers for the limited </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>english</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proficiency (LEP) population. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 Annual Chiles Center Symposium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E98175F" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garza, C., Kuzmin, N., MacNevin, M., Martinez, S., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 2024). Public health in practice: Navigating health insurance coverage options for children and families. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 USF Health Research Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC5856E" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rivera, G., MacNevin, M., Charles, B., Kuzmin, N., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 2024). An evaluation of the effects of developing and implementing culturally and linguistically appropriate services (CLAS) on consumer interactions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 USF Health Research Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439CB8C8" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jacobs, X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Garza, C., Silva, C., Noonan, R., &amp; Jacobs, X. (March 2024). Exploring consumer satisfaction insights from navigator survey. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>2024 USF Health Research Day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tampa, FL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCE4CA6" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655D0356" w14:textId="14271568" w:rsidR="003479B6" w:rsidRDefault="003479B6" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TECHNICAL REPORTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363536A2" w14:textId="496A54A6" w:rsidR="47FBDCA9" w:rsidRDefault="47FBDCA9" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="473AA317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Trauma Informed Care </w:t>
       </w:r>
-      <w:r w:rsidR="00125503">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="1C69800A" w:rsidRPr="473AA317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Author </w:t>
+      </w:r>
+      <w:r w:rsidRPr="473AA317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Contributions</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...192 lines deleted...]
-        <w:r w:rsidR="00125503" w:rsidRPr="00125503">
+    <w:p w14:paraId="677E1B6B" w14:textId="50BD6C50" w:rsidR="47FBDCA9" w:rsidRPr="00CE2E79" w:rsidRDefault="47FBDCA9" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2322074C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2322074C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pace Spirted Girls! Sister Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gender-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsive </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>urriculum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79" w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support domains of optimal health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8391B9" w14:textId="015F3697" w:rsidR="47FBDCA9" w:rsidRPr="00CE2E79" w:rsidRDefault="47FBDCA9" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2322074C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2322074C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pace Uniformed Behavior Intervention Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E79" w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strength-based behavior intervention system to promote prosocial behavior </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770686C7" w14:textId="4931BAFA" w:rsidR="47FBDCA9" w:rsidRDefault="47FBDCA9" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2322074C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CE2E79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Improving Teen Mental Health is Critical for Healthy Long-Term Growth &amp; Development – Pace Insights (pacecenter.org)</w:t>
+          <w:t>Pace Insig</w:t>
+        </w:r>
+        <w:r w:rsidR="2717F164" w:rsidRPr="00CE2E79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ht Blog: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CE2E79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Improving Teen Mental Health is Critical for Healthy Long</w:t>
+        </w:r>
+        <w:r w:rsidR="00CE2E79" w:rsidRPr="00CE2E79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CE2E79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Term Growth &amp; Development</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31CBE6D0" w14:textId="77777777" w:rsidR="004A6A9E" w:rsidRPr="004A6A9E" w:rsidRDefault="004A6A9E" w:rsidP="004A6A9E">
-[...753 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0601E4CE" w14:textId="5F329A8D" w:rsidR="3559CF23" w:rsidRDefault="3559CF23" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2887A92B" w14:textId="718CBD96" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MEDIA FEATURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60677FE7" w14:textId="5DAE09D5" w:rsidR="00D11E98" w:rsidRDefault="00D11E98" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>January 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="0044000A" w:rsidRPr="0044000A">
+        <w:r w:rsidRPr="00D11E98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Essence Magazine- October 2022</w:t>
+          <w:t>Affordable Care Act subsidies expire with new year | Health | fox13memphis.com</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00ED4745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2689EBA1" w14:textId="5757DA88" w:rsidR="002542CB" w:rsidRDefault="00DF127C" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>January 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="007B7D32" w:rsidRPr="007B7D32">
+        <w:r w:rsidRPr="00DF127C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>USF College of Public Health News- October 2022</w:t>
+          <w:t>Health care costs expected to rise for millions of Americans in 2026</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427D85CD" w14:textId="4A93E375" w:rsidR="009D6C49" w:rsidRDefault="009D6C49" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>December 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="004A6A9E" w:rsidRPr="004A6A9E">
+        <w:r w:rsidR="005C1FF0" w:rsidRPr="005C1FF0">
           <w:rPr>
-            <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>The Hernando Sun-Volume VI-October 2020</w:t>
+          <w:t>CNN This Morning Weekend - CTM-XONJENESE JACOBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003C5387">
-[...24 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE9DC9F" w14:textId="046C1C12" w:rsidR="001155E8" w:rsidRDefault="00BA3612" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>December 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004A6A9E" w:rsidRPr="004A6A9E">
+        <w:r w:rsidR="009D6C49" w:rsidRPr="009D6C49">
           <w:rPr>
-            <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>WGCU-Affordable Care Act- September 2017</w:t>
+          <w:t>The ACA’s enhanced subsidies have expired. Here’s what you need to know | CNN Politics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79A5BAF9" w14:textId="77777777" w:rsidR="007B7D32" w:rsidRDefault="007B7D32" w:rsidP="007B7D32">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="11D3E0DD" w14:textId="035AD6AA" w:rsidR="00CE2E79" w:rsidRDefault="00CE2E79" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CE2E79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Bracing for ACA spikes (Florida Matters)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="360EA3EF" w14:textId="467BAE20" w:rsidR="00A124CC" w:rsidRDefault="00A124CC" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>October 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Open enrollment to marketplace insurance is soon, here are the changes you should know (Central Florida Public Media)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B42BD79" w14:textId="238F02DC" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00140F2A" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tax time triggers fraud alarms for some Obamacare </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>enrollees (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>CBS News</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51DE28F4" w14:textId="52AECA41" w:rsidR="00522F48" w:rsidRDefault="00522F48" w:rsidP="00140F2A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>December 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00522F48">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>DACA recipients can enroll in ACA while awaiting appeal of judge’s ruling (WUSF)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A6BA2DA" w14:textId="24BF16E6" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00140F2A" w:rsidP="00140F2A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>What to know about open enrollment amid uncertainty about ACA's future</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>WUSF</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E533B24" w14:textId="6A1BFF57" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00F93485" w:rsidP="00F93485">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Costly mistakes Floridians should avoid during open enrollment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Insurance Newsnet)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A10CBE4" w14:textId="343BA02B" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00F93485" w:rsidP="00F93485">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Floridians sign up for Obamacare unsure if program will survive under Trump</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Tampa Bay Times)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="156C2186" w14:textId="294E58FB" w:rsidR="00A124CC" w:rsidRDefault="00A124CC" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Anti-Fraud Efforts Meet Real-World Test During ACA Open Enrollment Period (KFF Health)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3429D03F" w14:textId="62276870" w:rsidR="00A124CC" w:rsidRPr="00B24E7C" w:rsidRDefault="00A124CC" w:rsidP="00A124CC">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>October 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>USF Navigators ready to assist during health insurance open enrollment period (USF Public Health News)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71E3DD47" w14:textId="24372D92" w:rsidR="00140F2A" w:rsidRPr="00B24E7C" w:rsidRDefault="00140F2A" w:rsidP="00140F2A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>August 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Major USF award helps Floridians better navigate health care (USF Public Health News)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F996D51" w14:textId="71CD8BE3" w:rsidR="00522F48" w:rsidRDefault="00522F48" w:rsidP="00F93485">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>April 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00522F48">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Assessing Jacksonville’s health insurance campaign (Jacksonville Today)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5550D61B" w14:textId="37C4450A" w:rsidR="00F93485" w:rsidRPr="00B24E7C" w:rsidRDefault="00F93485" w:rsidP="00F93485">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>March 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>The FPRC and FL-CK&amp;F team up to create more accessible health insurance messaging (USF Public Health News)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FF016DE" w14:textId="3B4AA8B0" w:rsidR="00140F2A" w:rsidRPr="00B24E7C" w:rsidRDefault="00140F2A" w:rsidP="00140F2A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>February 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00140F2A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>How parenting impacts the incidence of depression among Black youth (USF Public Health News)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18F8864B" w14:textId="41531496" w:rsidR="00F93485" w:rsidRDefault="00F93485" w:rsidP="00F93485">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>January 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Why Florida set a record in ACA signups for 2024. And how you can still enroll (WUSF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594A5A92" w14:textId="56CDCE18" w:rsidR="00140F2A" w:rsidRDefault="00A124CC" w:rsidP="00140F2A">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>January 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Obamacare sign-ups hit record 21.3 million</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> as Biden pushes his efforts to lower health care costs</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>CNN</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="544631FA" w14:textId="056669FE" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00017D55" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F827ED" w14:textId="501BF5FF" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00A124CC" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>January 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00017D55">
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Health Insurance Now! </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>WMNF 88.5 FM</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A124CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02207C5A" w14:textId="5264943A" w:rsidR="00B24E7C" w:rsidRPr="00B24E7C" w:rsidRDefault="00017D55" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>October 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00F93485" w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Friends and Family Remember Arlana Miller (E</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>ssence Magazine</w:t>
+        </w:r>
+        <w:r w:rsidR="00F93485" w:rsidRPr="00F93485">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="334F4696" w14:textId="4505A138" w:rsidR="00B24E7C" w:rsidRPr="00D56D26" w:rsidRDefault="00017D55" w:rsidP="00D56D26">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>October 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00D56D26" w:rsidRPr="00D56D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>DrPH student makes “at-promise” adolescent girls her “population of choice” (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B24E7C" w:rsidRPr="00D56D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>USF Public Health News</w:t>
+        </w:r>
+        <w:r w:rsidR="00D56D26" w:rsidRPr="00D56D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B1C6D69" w14:textId="1CA16DDD" w:rsidR="00B24E7C" w:rsidRDefault="00017D55" w:rsidP="00B24E7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>September 2017</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00D56D26" w:rsidRPr="00522F48">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Affordable Care Act Open Enrollment Brings New Questions (WGCU)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31E60D25" w14:textId="735E7EBF" w:rsidR="004E7D3F" w:rsidRPr="00B24E7C" w:rsidRDefault="004E7D3F" w:rsidP="004E7D3F">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>November 2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004E7D3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Obamacare open enrollment gets off to a smooth start, but navigators still face challenges (Tampa Bay Times)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65AE20BD" w14:textId="77777777" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60BD8ED0" w14:textId="41C494F9" w:rsidR="007B7D32" w:rsidRPr="004A6A9E" w:rsidRDefault="00A86A43" w:rsidP="007B7D32">
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+    <w:p w14:paraId="062DD7AD" w14:textId="7DE72BC9" w:rsidR="003479B6" w:rsidRDefault="003479B6" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INVITED SEMINARS, LECTURES, AND PANEL DISCUSSIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E9C1E2" w14:textId="33C691AA" w:rsidR="00EA76E5" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>All Health TV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA76E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Your Health. Your Coverage. Your Guide. Town Hall"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157AB90B" w14:textId="0FD1C5C1" w:rsidR="00EA76E5" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C4A317" w14:textId="01D9B7C0" w:rsidR="008B0094" w:rsidRDefault="008B0094" w:rsidP="008B0094">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7@7 COPH Alumni Panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB16466" w14:textId="77777777" w:rsidR="008B0094" w:rsidRPr="008B0094" w:rsidRDefault="008B0094" w:rsidP="008B0094">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F65A055" w14:textId="77777777" w:rsidR="008B0094" w:rsidRDefault="008B0094" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DE7DB1" w14:textId="16FDBDC3" w:rsidR="00CE2E79" w:rsidRDefault="00CE2E79" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Florida Connecting Kids to Coverage Spring Convening “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Connecting Families to Resources- Navigating the Maze of Our State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504EF2B9" w14:textId="5A2487D4" w:rsidR="00CE2E79" w:rsidRPr="00CE2E79" w:rsidRDefault="00CE2E79" w:rsidP="00CE2E79">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148B1E04" w14:textId="2F88E9A9" w:rsidR="00CE2E79" w:rsidRDefault="00CE2E79" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B54511E" w14:textId="1714D063" w:rsidR="00EA76E5" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EA76E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All Health TV "Your Health, Your Voice: An Affordable Care Act Town Hall"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA7F20B" w14:textId="64E54DF5" w:rsidR="00EA76E5" w:rsidRDefault="00EA76E5" w:rsidP="00EA76E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1299E" w14:textId="01A81B87" w:rsidR="00AB483C" w:rsidRDefault="00AB483C" w:rsidP="0025272D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7@7</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COPH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alumni Panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6485E973" w14:textId="4F6485A8" w:rsidR="008B0094" w:rsidRPr="008B0094" w:rsidRDefault="008B0094" w:rsidP="0025272D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65672784" w14:textId="77777777" w:rsidR="008B0094" w:rsidRDefault="008B0094" w:rsidP="0025272D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510E6EC3" w14:textId="66D39A3E" w:rsidR="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MCH Center for Excellence Leadership Seminar Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC01396" w14:textId="0F72704F" w:rsidR="0025272D" w:rsidRPr="0025272D" w:rsidRDefault="0025272D" w:rsidP="0025272D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0025272D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35887E07" w14:textId="41E032EC" w:rsidR="00522F48" w:rsidRPr="00EA76E5" w:rsidRDefault="00017D55" w:rsidP="0025272D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasco-Hernando State College Women’s History Month “EmpowHer Hour” </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285A3460" w14:textId="181F9524" w:rsidR="00017D55" w:rsidRPr="00017D55" w:rsidRDefault="00017D55" w:rsidP="31200C10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gulf Coast State College Surviving and Thriving Through Healthcare Reform Affordable </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care Act Symposium - “Covering the Young Invincibles: Effective strategies for </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>getting young adults enrolled in the Health Insurance Marketplace.”</w:t>
+      </w:r>
+      <w:r w:rsidR="3999FD33" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="3999FD33" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1892CB" w14:textId="2FDB07F3" w:rsidR="00017D55" w:rsidRDefault="5FA554A0" w:rsidP="31200C10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D55" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Florida National Black Democratic </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F48" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caucus </w:t>
+      </w:r>
+      <w:r w:rsidR="00522F48" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="3625EE9C" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74551AC0" w14:textId="77777777" w:rsidR="00CE2E79" w:rsidRDefault="00CE2E79" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379E2A55" w14:textId="0DF1123B" w:rsidR="003479B6" w:rsidRDefault="003479B6" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TEACHING EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617A2700" w14:textId="7CBEF0D8" w:rsidR="12ADBD82" w:rsidRDefault="12ADBD82" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Semester</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Course Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2785964F" w14:textId="62F9CD83" w:rsidR="00BB3988" w:rsidRDefault="00BB3988" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CPH</w:t>
+      </w:r>
+      <w:r w:rsidR="008A06FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2004</w:t>
+      </w:r>
+      <w:r w:rsidR="008A06FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Guest Lecturer</w:t>
+      </w:r>
+      <w:r w:rsidR="008A06FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Overview of PH Programs &amp; Policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4315D7" w14:textId="3F0B1731" w:rsidR="12ADBD82" w:rsidRDefault="12ADBD82" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A124CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6104</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A124CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Managing Public Health Programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED85A3E" w14:textId="425FC2AE" w:rsidR="5F387A00" w:rsidRDefault="5F387A00" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0490A8BD" w14:textId="3C60C2AE" w:rsidR="00B24E7C" w:rsidRDefault="00B24E7C" w:rsidP="003479B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3559CF23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DEPARTMENT, COLLEGE, UNIVERSITY SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCAA0D9" w14:textId="0D48BE9F" w:rsidR="3625EE9C" w:rsidRDefault="3625EE9C" w:rsidP="3559CF23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024-2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0005511E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, Advisory Board </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0005511E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Community Hub</w:t>
+      </w:r>
+      <w:r w:rsidR="5EEB5B0E" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>College of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C73550" w14:textId="3AC58B4A" w:rsidR="3559CF23" w:rsidRDefault="04C589E6" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023-2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="6A1EADE5" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Steering Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="7769991A" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0005511E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida Black Maternal Health Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="52B3E4DF" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>College of</w:t>
+      </w:r>
+      <w:r w:rsidR="2DA4B8FE" w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870742A" w14:textId="3292B99D" w:rsidR="411A5BED" w:rsidRDefault="411A5BED" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2015-2018</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of South Florida </w:t>
+      </w:r>
+      <w:r w:rsidR="1477A86C" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representative </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0005511E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florida Coverage Kids and Families Covering Florida Consortium </w:t>
+      </w:r>
+      <w:r w:rsidR="7A08E7C5" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>print</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0005511E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>newspaper</w:t>
+      </w:r>
+      <w:r w:rsidR="2E28C3F2" w:rsidRPr="31200C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, radio, and television interviews</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD54CBD" w14:textId="4830A441" w:rsidR="31200C10" w:rsidRDefault="31200C10" w:rsidP="31200C10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F409C74" w14:textId="256071BD" w:rsidR="411A5BED" w:rsidRDefault="411A5BED" w:rsidP="5F387A00">
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50368666" w14:textId="021B9CED" w:rsidR="411A5BED" w:rsidRDefault="411A5BED" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021-2022</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Great Hernando Healthy Weight and Wellness Challenge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8B4A17" w14:textId="785FD389" w:rsidR="411A5BED" w:rsidRDefault="411A5BED" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018-2020</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steering Committee Member </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hernando County Community Heath Improvement Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59811B06" w14:textId="0F432BC1" w:rsidR="50816406" w:rsidRDefault="50816406" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chairperson </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>East Tampa Relay for Life Fundraising</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C2F774" w14:textId="1EF254C5" w:rsidR="5EEB8685" w:rsidRDefault="5EEB8685" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013-2015</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Executive Board Member</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Compass Education Center</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDB1173" w14:textId="01A4210A" w:rsidR="0F1CA070" w:rsidRDefault="0F1CA070" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2010-2013</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Media </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chairperson  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0009608D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00740B78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="71DD532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Collaborative for Children in Hillsborough of Incarcerated Parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A7476" w14:textId="7C8A8772" w:rsidR="5F387A00" w:rsidRDefault="5F387A00" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012A7590" w14:textId="6026981D" w:rsidR="7C7BEE43" w:rsidRDefault="7C7BEE43" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL AFFLIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321F957B" w14:textId="37CB0214" w:rsidR="7C7BEE43" w:rsidRDefault="7C7BEE43" w:rsidP="5F387A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Public Health Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAE87CE" w14:textId="40B1A3E5" w:rsidR="000356F9" w:rsidRPr="009423B5" w:rsidRDefault="7C7BEE43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="5F387A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Florida Public Health Association</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778824A1" w14:textId="79195AD9" w:rsidR="00A95732" w:rsidRPr="00A95732" w:rsidRDefault="00A95732" w:rsidP="007103AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1281ABB2" w14:textId="77777777" w:rsidR="00A95732" w:rsidRPr="00A95732" w:rsidRDefault="00A95732" w:rsidP="00A95732">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26166B6A" w14:textId="429ECCD5" w:rsidR="00A95732" w:rsidRPr="00A95732" w:rsidRDefault="00A95732" w:rsidP="00A95732">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...45 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A228F37" w14:textId="62CF9480" w:rsidR="00B14529" w:rsidRPr="00A95732" w:rsidRDefault="00B14529"/>
+    <w:sectPr w:rsidR="00B14529" w:rsidRPr="00A95732">
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C171CE" w14:textId="77777777" w:rsidR="0062574C" w:rsidRDefault="0062574C" w:rsidP="004C0315">
+    <w:p w14:paraId="172EB314" w14:textId="77777777" w:rsidR="00F91BCF" w:rsidRDefault="00F91BCF" w:rsidP="000356F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00292C3C" w14:textId="77777777" w:rsidR="0062574C" w:rsidRDefault="0062574C" w:rsidP="004C0315">
+    <w:p w14:paraId="7E8DA607" w14:textId="77777777" w:rsidR="00F91BCF" w:rsidRDefault="00F91BCF" w:rsidP="000356F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00000BF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="585B7155" w14:textId="77777777" w:rsidR="004C0315" w:rsidRDefault="004C0315">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5F387A00" w14:paraId="7F3CE547" w14:textId="77777777" w:rsidTr="5F387A00">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5628AFEB" w14:textId="03C0BB56" w:rsidR="5F387A00" w:rsidRDefault="5F387A00" w:rsidP="5F387A00">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="52A21D2D" w14:textId="483E59BB" w:rsidR="5F387A00" w:rsidRDefault="5F387A00" w:rsidP="5F387A00">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="472D2E79" w14:textId="6C49C830" w:rsidR="5F387A00" w:rsidRDefault="5F387A00" w:rsidP="5F387A00">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="44305E9F" w14:textId="0A25B854" w:rsidR="003E5D39" w:rsidRDefault="003E5D39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46BD85CD" w14:textId="77777777" w:rsidR="0062574C" w:rsidRDefault="0062574C" w:rsidP="004C0315">
+    <w:p w14:paraId="0D06570F" w14:textId="77777777" w:rsidR="00F91BCF" w:rsidRDefault="00F91BCF" w:rsidP="000356F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2121968D" w14:textId="77777777" w:rsidR="0062574C" w:rsidRDefault="0062574C" w:rsidP="004C0315">
+    <w:p w14:paraId="7B0FB420" w14:textId="77777777" w:rsidR="00F91BCF" w:rsidRDefault="00F91BCF" w:rsidP="000356F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68E9D0BF" w14:textId="77777777" w:rsidR="004C0315" w:rsidRDefault="004C0315">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5917D1D3" w14:textId="1F6215B8" w:rsidR="000356F9" w:rsidRDefault="000356F9" w:rsidP="000356F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="5F387A00">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>Xonjenese Jacobs, DrPH, MPA</w:t>
+    </w:r>
+    <w:r w:rsidR="00C02E18">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>, GCNM, BSW</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAA678B"/>
+    <w:nsid w:val="1DE22A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="511E7CD6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="DB641838"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17BF2CD6"/>
+    <w:nsid w:val="2138221E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99340288"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="23A25B58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B623244"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="235654EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19868FD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1180" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3340" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5500" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21980CEA"/>
+    <w:nsid w:val="23E71372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B803AA6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="A4722DBC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225D116D"/>
+    <w:nsid w:val="29BD74F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B7B2CAD0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="3878ADAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D11372"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="31EC58E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EF67274"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1540" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3700" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5860" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA45E3B"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="383D3C23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A808B72"/>
+    <w:lvl w:ilvl="0" w:tplc="8D80DC0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1540" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3700" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5860" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43997CDA"/>
+    <w:nsid w:val="392D39D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF121BE2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="C2362CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B861536"/>
+    <w:nsid w:val="43FC6FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DEC0E70"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="ED4ADDC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="554A2FCD"/>
+    <w:nsid w:val="46085387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4A61A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="6FFEEA74"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -5284,395 +8283,391 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A94544"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="5D8B617E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B30EA702"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="460" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1180" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3340" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FC2E49"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="●"/>
+    <w:nsid w:val="7229650D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91C6FEA4"/>
+    <w:lvl w:ilvl="0" w:tplc="1C2AC84C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="▪"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="●"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="▪"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="●"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="▪"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D776CC"/>
+    <w:nsid w:val="79934966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6226C3B0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="1040A832"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="8280" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA80EE3"/>
+    <w:nsid w:val="7D4875D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B945A86"/>
+    <w:tmpl w:val="98081672"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -5739,485 +8734,981 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71353D85"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:nsid w:val="7EF428B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C29A1FEE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1540" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3700" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5860" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1877812764">
+  <w:num w:numId="1" w16cid:durableId="1181815065">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="461313657">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="751589263">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="3" w16cid:durableId="197469527">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="588346434">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4" w16cid:durableId="570163266">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1194921229">
+  <w:num w:numId="5" w16cid:durableId="629089236">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="796147891">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="526069759">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="757094713">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="763770524">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1106001885">
+  <w:num w:numId="9" w16cid:durableId="53436723">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1711567245">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2038581723">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="561718804">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2071730061">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="932057108">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="461312821">
+  <w:num w:numId="15" w16cid:durableId="1054429831">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A46C8F"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FF328E"/>
+    <w:rsidRoot w:val="00777D3A"/>
+    <w:rsid w:val="00001FAB"/>
+    <w:rsid w:val="000027C7"/>
+    <w:rsid w:val="00014DE5"/>
+    <w:rsid w:val="00017D55"/>
+    <w:rsid w:val="00017F07"/>
+    <w:rsid w:val="00024255"/>
+    <w:rsid w:val="00024852"/>
+    <w:rsid w:val="00025F35"/>
+    <w:rsid w:val="000356F9"/>
+    <w:rsid w:val="00037A89"/>
+    <w:rsid w:val="0005007B"/>
+    <w:rsid w:val="0005511E"/>
+    <w:rsid w:val="000654C7"/>
+    <w:rsid w:val="00085EF5"/>
+    <w:rsid w:val="0009608D"/>
+    <w:rsid w:val="000A01D4"/>
+    <w:rsid w:val="000B3A95"/>
+    <w:rsid w:val="000B65CD"/>
+    <w:rsid w:val="000D1E9B"/>
+    <w:rsid w:val="000D5BA0"/>
+    <w:rsid w:val="000E4989"/>
+    <w:rsid w:val="000E5E55"/>
+    <w:rsid w:val="000E64BA"/>
+    <w:rsid w:val="000E65AE"/>
+    <w:rsid w:val="000E777D"/>
+    <w:rsid w:val="000F0DFF"/>
+    <w:rsid w:val="00100200"/>
+    <w:rsid w:val="00100582"/>
+    <w:rsid w:val="001114E9"/>
+    <w:rsid w:val="001126D6"/>
+    <w:rsid w:val="001155E8"/>
+    <w:rsid w:val="00123DD4"/>
+    <w:rsid w:val="001256E1"/>
+    <w:rsid w:val="00132BCF"/>
+    <w:rsid w:val="00134CB7"/>
+    <w:rsid w:val="0014003B"/>
+    <w:rsid w:val="001401C5"/>
+    <w:rsid w:val="00140629"/>
+    <w:rsid w:val="00140F2A"/>
+    <w:rsid w:val="00142775"/>
+    <w:rsid w:val="001442F2"/>
+    <w:rsid w:val="00144F24"/>
+    <w:rsid w:val="00160986"/>
+    <w:rsid w:val="00164E69"/>
+    <w:rsid w:val="00165207"/>
+    <w:rsid w:val="00167D87"/>
+    <w:rsid w:val="00180EDE"/>
+    <w:rsid w:val="0018729E"/>
+    <w:rsid w:val="00190C28"/>
+    <w:rsid w:val="00197BAC"/>
+    <w:rsid w:val="001A0BBC"/>
+    <w:rsid w:val="001A2556"/>
+    <w:rsid w:val="001A714D"/>
+    <w:rsid w:val="001B50FF"/>
+    <w:rsid w:val="001B5A6A"/>
+    <w:rsid w:val="001C0E47"/>
+    <w:rsid w:val="001D5591"/>
+    <w:rsid w:val="001D7036"/>
+    <w:rsid w:val="001F7A4B"/>
+    <w:rsid w:val="00212FEC"/>
+    <w:rsid w:val="00216481"/>
+    <w:rsid w:val="00216573"/>
+    <w:rsid w:val="0021668C"/>
+    <w:rsid w:val="00221BCE"/>
+    <w:rsid w:val="00221BEE"/>
+    <w:rsid w:val="00240C61"/>
+    <w:rsid w:val="0025272D"/>
+    <w:rsid w:val="002542CB"/>
+    <w:rsid w:val="0026607E"/>
+    <w:rsid w:val="00274E3C"/>
+    <w:rsid w:val="00284A54"/>
+    <w:rsid w:val="00286652"/>
+    <w:rsid w:val="00291DA3"/>
+    <w:rsid w:val="002A2357"/>
+    <w:rsid w:val="002A3971"/>
+    <w:rsid w:val="002A5B12"/>
+    <w:rsid w:val="002B0535"/>
+    <w:rsid w:val="002B053D"/>
+    <w:rsid w:val="002C1BA3"/>
+    <w:rsid w:val="002D5F43"/>
+    <w:rsid w:val="002E3AB2"/>
+    <w:rsid w:val="002F1DC8"/>
+    <w:rsid w:val="00304B4B"/>
+    <w:rsid w:val="00305FF3"/>
+    <w:rsid w:val="0030738A"/>
+    <w:rsid w:val="0032176A"/>
+    <w:rsid w:val="00335ECC"/>
+    <w:rsid w:val="003479B6"/>
+    <w:rsid w:val="00354B8C"/>
+    <w:rsid w:val="00356736"/>
+    <w:rsid w:val="00360989"/>
+    <w:rsid w:val="00362024"/>
+    <w:rsid w:val="00363076"/>
+    <w:rsid w:val="0036547D"/>
+    <w:rsid w:val="00375DC2"/>
+    <w:rsid w:val="00383B6F"/>
+    <w:rsid w:val="00394CFA"/>
+    <w:rsid w:val="00397DEB"/>
+    <w:rsid w:val="003A3D16"/>
+    <w:rsid w:val="003B1342"/>
+    <w:rsid w:val="003B3FF9"/>
+    <w:rsid w:val="003B4E14"/>
+    <w:rsid w:val="003D4609"/>
+    <w:rsid w:val="003D616D"/>
+    <w:rsid w:val="003D7384"/>
+    <w:rsid w:val="003E12E6"/>
+    <w:rsid w:val="003E5D39"/>
+    <w:rsid w:val="003F27BD"/>
+    <w:rsid w:val="003F28EA"/>
+    <w:rsid w:val="0040218A"/>
+    <w:rsid w:val="004051E9"/>
+    <w:rsid w:val="0040642C"/>
+    <w:rsid w:val="00412814"/>
+    <w:rsid w:val="00416996"/>
+    <w:rsid w:val="00417DDF"/>
+    <w:rsid w:val="00430F48"/>
+    <w:rsid w:val="00446343"/>
+    <w:rsid w:val="00446CBD"/>
+    <w:rsid w:val="00460CC3"/>
+    <w:rsid w:val="00466792"/>
+    <w:rsid w:val="00471BA6"/>
+    <w:rsid w:val="00471E3F"/>
+    <w:rsid w:val="00475CAB"/>
+    <w:rsid w:val="00480A66"/>
+    <w:rsid w:val="00482F81"/>
+    <w:rsid w:val="00483D3E"/>
+    <w:rsid w:val="00484FB2"/>
+    <w:rsid w:val="00485389"/>
+    <w:rsid w:val="00491496"/>
+    <w:rsid w:val="004A2AD0"/>
+    <w:rsid w:val="004C1A18"/>
+    <w:rsid w:val="004D0789"/>
+    <w:rsid w:val="004D51CA"/>
+    <w:rsid w:val="004D5305"/>
+    <w:rsid w:val="004E7D3F"/>
+    <w:rsid w:val="004F2179"/>
+    <w:rsid w:val="004F2427"/>
+    <w:rsid w:val="004F279D"/>
+    <w:rsid w:val="004F691E"/>
+    <w:rsid w:val="0051040A"/>
+    <w:rsid w:val="00514329"/>
+    <w:rsid w:val="00522F48"/>
+    <w:rsid w:val="00523ADA"/>
+    <w:rsid w:val="0052411C"/>
+    <w:rsid w:val="00532639"/>
+    <w:rsid w:val="0054642D"/>
+    <w:rsid w:val="005569C1"/>
+    <w:rsid w:val="005617BF"/>
+    <w:rsid w:val="005815E0"/>
+    <w:rsid w:val="005860DA"/>
+    <w:rsid w:val="00586B7B"/>
+    <w:rsid w:val="005901CA"/>
+    <w:rsid w:val="00591730"/>
+    <w:rsid w:val="00593216"/>
+    <w:rsid w:val="00595D36"/>
+    <w:rsid w:val="00596B0D"/>
+    <w:rsid w:val="005B0B17"/>
+    <w:rsid w:val="005C1094"/>
+    <w:rsid w:val="005C1FF0"/>
+    <w:rsid w:val="005C6B9B"/>
+    <w:rsid w:val="005D3B33"/>
+    <w:rsid w:val="005D55B7"/>
+    <w:rsid w:val="005E34A6"/>
+    <w:rsid w:val="005E4894"/>
+    <w:rsid w:val="005F3FEC"/>
+    <w:rsid w:val="005F53EF"/>
+    <w:rsid w:val="00600DB3"/>
+    <w:rsid w:val="006012D8"/>
+    <w:rsid w:val="006049A7"/>
+    <w:rsid w:val="00615BF9"/>
+    <w:rsid w:val="0062619A"/>
+    <w:rsid w:val="0063062C"/>
+    <w:rsid w:val="00631177"/>
+    <w:rsid w:val="0064750F"/>
+    <w:rsid w:val="00654F1C"/>
+    <w:rsid w:val="00667539"/>
+    <w:rsid w:val="00670141"/>
+    <w:rsid w:val="00681FE3"/>
+    <w:rsid w:val="00684151"/>
+    <w:rsid w:val="00684EB1"/>
+    <w:rsid w:val="006851C1"/>
+    <w:rsid w:val="00685F18"/>
+    <w:rsid w:val="006872D1"/>
+    <w:rsid w:val="00694909"/>
+    <w:rsid w:val="006B021A"/>
+    <w:rsid w:val="006B459C"/>
+    <w:rsid w:val="006C05E5"/>
+    <w:rsid w:val="006C5475"/>
+    <w:rsid w:val="006D3026"/>
+    <w:rsid w:val="006E5B73"/>
+    <w:rsid w:val="006E673B"/>
+    <w:rsid w:val="006EF9B0"/>
+    <w:rsid w:val="006F4150"/>
+    <w:rsid w:val="006F46DC"/>
+    <w:rsid w:val="00700950"/>
+    <w:rsid w:val="00700D6B"/>
+    <w:rsid w:val="007079A9"/>
+    <w:rsid w:val="007103AD"/>
+    <w:rsid w:val="00714100"/>
+    <w:rsid w:val="00714348"/>
+    <w:rsid w:val="00716C36"/>
+    <w:rsid w:val="007208B0"/>
+    <w:rsid w:val="00725DBF"/>
+    <w:rsid w:val="007269FB"/>
+    <w:rsid w:val="0072727F"/>
+    <w:rsid w:val="0073272C"/>
+    <w:rsid w:val="00734E11"/>
+    <w:rsid w:val="00740B78"/>
+    <w:rsid w:val="00740C74"/>
+    <w:rsid w:val="00741C77"/>
+    <w:rsid w:val="00762709"/>
+    <w:rsid w:val="00775701"/>
+    <w:rsid w:val="007775CC"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rsid w:val="0078079C"/>
+    <w:rsid w:val="00785A2F"/>
+    <w:rsid w:val="007900BD"/>
+    <w:rsid w:val="00791DE8"/>
+    <w:rsid w:val="00794CBF"/>
+    <w:rsid w:val="007A0A4C"/>
+    <w:rsid w:val="007B0139"/>
+    <w:rsid w:val="007C11A7"/>
+    <w:rsid w:val="007C4158"/>
+    <w:rsid w:val="007C7936"/>
+    <w:rsid w:val="007D51F3"/>
+    <w:rsid w:val="007D643E"/>
+    <w:rsid w:val="007D7B7F"/>
+    <w:rsid w:val="007E3385"/>
+    <w:rsid w:val="007F38FE"/>
+    <w:rsid w:val="007F6A7C"/>
+    <w:rsid w:val="00801E77"/>
+    <w:rsid w:val="00814B87"/>
+    <w:rsid w:val="0081664E"/>
+    <w:rsid w:val="00821A00"/>
+    <w:rsid w:val="008306AD"/>
+    <w:rsid w:val="0086753C"/>
+    <w:rsid w:val="00880574"/>
+    <w:rsid w:val="0088407B"/>
+    <w:rsid w:val="008900CD"/>
+    <w:rsid w:val="008919C7"/>
+    <w:rsid w:val="00893A96"/>
+    <w:rsid w:val="008A06FE"/>
+    <w:rsid w:val="008A2212"/>
+    <w:rsid w:val="008A6093"/>
+    <w:rsid w:val="008A6C70"/>
+    <w:rsid w:val="008B0094"/>
+    <w:rsid w:val="008C02E3"/>
+    <w:rsid w:val="008C1FB4"/>
+    <w:rsid w:val="008C6132"/>
+    <w:rsid w:val="008C7128"/>
+    <w:rsid w:val="008C7381"/>
+    <w:rsid w:val="008D5931"/>
+    <w:rsid w:val="008E076E"/>
+    <w:rsid w:val="008F7375"/>
+    <w:rsid w:val="008F73CE"/>
+    <w:rsid w:val="00900A09"/>
+    <w:rsid w:val="00907A87"/>
+    <w:rsid w:val="00913BBF"/>
+    <w:rsid w:val="00913FCC"/>
+    <w:rsid w:val="0091533A"/>
+    <w:rsid w:val="009249DF"/>
+    <w:rsid w:val="00925976"/>
+    <w:rsid w:val="009322E2"/>
+    <w:rsid w:val="009360A5"/>
+    <w:rsid w:val="009423B5"/>
+    <w:rsid w:val="009510A6"/>
+    <w:rsid w:val="00954656"/>
+    <w:rsid w:val="00957821"/>
+    <w:rsid w:val="00964205"/>
+    <w:rsid w:val="00970D7C"/>
+    <w:rsid w:val="00972216"/>
+    <w:rsid w:val="009755A5"/>
+    <w:rsid w:val="00995D24"/>
+    <w:rsid w:val="009A050F"/>
+    <w:rsid w:val="009A3FA5"/>
+    <w:rsid w:val="009B0D0F"/>
+    <w:rsid w:val="009B16BF"/>
+    <w:rsid w:val="009B411B"/>
+    <w:rsid w:val="009C67BC"/>
+    <w:rsid w:val="009D206A"/>
+    <w:rsid w:val="009D6C49"/>
+    <w:rsid w:val="009E3827"/>
+    <w:rsid w:val="009E53B8"/>
+    <w:rsid w:val="009E62BA"/>
+    <w:rsid w:val="009F0E09"/>
+    <w:rsid w:val="009F38E3"/>
+    <w:rsid w:val="00A110D7"/>
+    <w:rsid w:val="00A124CC"/>
+    <w:rsid w:val="00A201F3"/>
+    <w:rsid w:val="00A30654"/>
+    <w:rsid w:val="00A41C7D"/>
+    <w:rsid w:val="00A447C1"/>
+    <w:rsid w:val="00A50774"/>
+    <w:rsid w:val="00A539CD"/>
+    <w:rsid w:val="00A53CE2"/>
+    <w:rsid w:val="00A54FE7"/>
+    <w:rsid w:val="00A6480C"/>
+    <w:rsid w:val="00A65BE3"/>
+    <w:rsid w:val="00A72D9B"/>
+    <w:rsid w:val="00A90BD7"/>
+    <w:rsid w:val="00A924F6"/>
+    <w:rsid w:val="00A95732"/>
+    <w:rsid w:val="00A95BE5"/>
+    <w:rsid w:val="00AA24BF"/>
+    <w:rsid w:val="00AB2B8E"/>
+    <w:rsid w:val="00AB483C"/>
+    <w:rsid w:val="00AB4D2E"/>
+    <w:rsid w:val="00AC7FCC"/>
+    <w:rsid w:val="00AD7A43"/>
+    <w:rsid w:val="00AE0C20"/>
+    <w:rsid w:val="00AF1C2F"/>
+    <w:rsid w:val="00AF5EC3"/>
+    <w:rsid w:val="00B05CD6"/>
+    <w:rsid w:val="00B117A7"/>
+    <w:rsid w:val="00B14529"/>
+    <w:rsid w:val="00B2238B"/>
+    <w:rsid w:val="00B24E7C"/>
+    <w:rsid w:val="00B42A4B"/>
+    <w:rsid w:val="00B42BAF"/>
+    <w:rsid w:val="00B549C5"/>
+    <w:rsid w:val="00B574CC"/>
+    <w:rsid w:val="00B737BA"/>
+    <w:rsid w:val="00B81DA7"/>
+    <w:rsid w:val="00B85088"/>
+    <w:rsid w:val="00B943EC"/>
+    <w:rsid w:val="00BA3612"/>
+    <w:rsid w:val="00BB0912"/>
+    <w:rsid w:val="00BB3988"/>
+    <w:rsid w:val="00BB4253"/>
+    <w:rsid w:val="00BB4CEB"/>
+    <w:rsid w:val="00BC4AB5"/>
+    <w:rsid w:val="00BE5204"/>
+    <w:rsid w:val="00BF30EF"/>
+    <w:rsid w:val="00BF6342"/>
+    <w:rsid w:val="00BF7359"/>
+    <w:rsid w:val="00C02E18"/>
+    <w:rsid w:val="00C0464D"/>
+    <w:rsid w:val="00C10ED4"/>
+    <w:rsid w:val="00C13197"/>
+    <w:rsid w:val="00C14E61"/>
+    <w:rsid w:val="00C16EA4"/>
+    <w:rsid w:val="00C21C7B"/>
+    <w:rsid w:val="00C21F59"/>
+    <w:rsid w:val="00C37625"/>
+    <w:rsid w:val="00C432D6"/>
+    <w:rsid w:val="00C448B4"/>
+    <w:rsid w:val="00C50556"/>
+    <w:rsid w:val="00C6629E"/>
+    <w:rsid w:val="00C6DBEF"/>
+    <w:rsid w:val="00C75B0D"/>
+    <w:rsid w:val="00C915F4"/>
+    <w:rsid w:val="00C97564"/>
+    <w:rsid w:val="00CB4FC8"/>
+    <w:rsid w:val="00CC1D81"/>
+    <w:rsid w:val="00CC1FDF"/>
+    <w:rsid w:val="00CC6BB1"/>
+    <w:rsid w:val="00CD4468"/>
+    <w:rsid w:val="00CE2E79"/>
+    <w:rsid w:val="00CE44D0"/>
+    <w:rsid w:val="00CE9CBC"/>
+    <w:rsid w:val="00D11E98"/>
+    <w:rsid w:val="00D1369D"/>
+    <w:rsid w:val="00D21A03"/>
+    <w:rsid w:val="00D321F4"/>
+    <w:rsid w:val="00D344E7"/>
+    <w:rsid w:val="00D42D2E"/>
+    <w:rsid w:val="00D45F5C"/>
+    <w:rsid w:val="00D473F5"/>
+    <w:rsid w:val="00D56D26"/>
+    <w:rsid w:val="00D614F1"/>
+    <w:rsid w:val="00D804F9"/>
+    <w:rsid w:val="00D8745C"/>
+    <w:rsid w:val="00D94D85"/>
+    <w:rsid w:val="00DB4E08"/>
+    <w:rsid w:val="00DB7745"/>
+    <w:rsid w:val="00DC35D3"/>
+    <w:rsid w:val="00DD3681"/>
+    <w:rsid w:val="00DD408A"/>
+    <w:rsid w:val="00DD6100"/>
+    <w:rsid w:val="00DD6EDC"/>
+    <w:rsid w:val="00DD7856"/>
+    <w:rsid w:val="00DE0B34"/>
+    <w:rsid w:val="00DE317A"/>
+    <w:rsid w:val="00DE4737"/>
+    <w:rsid w:val="00DF127C"/>
+    <w:rsid w:val="00DF1FA5"/>
+    <w:rsid w:val="00DF5934"/>
+    <w:rsid w:val="00E14FB2"/>
+    <w:rsid w:val="00E200C0"/>
+    <w:rsid w:val="00E21C47"/>
+    <w:rsid w:val="00E331D5"/>
+    <w:rsid w:val="00E417F9"/>
+    <w:rsid w:val="00E51225"/>
+    <w:rsid w:val="00E547B2"/>
+    <w:rsid w:val="00E82E83"/>
+    <w:rsid w:val="00E9065A"/>
+    <w:rsid w:val="00E92616"/>
+    <w:rsid w:val="00E9261E"/>
+    <w:rsid w:val="00E952D1"/>
+    <w:rsid w:val="00EA4E2A"/>
+    <w:rsid w:val="00EA6AA8"/>
+    <w:rsid w:val="00EA76E5"/>
+    <w:rsid w:val="00EB338E"/>
+    <w:rsid w:val="00EB731B"/>
+    <w:rsid w:val="00ED0A59"/>
+    <w:rsid w:val="00ED41DF"/>
+    <w:rsid w:val="00ED4745"/>
+    <w:rsid w:val="00ED609F"/>
+    <w:rsid w:val="00ED7635"/>
+    <w:rsid w:val="00EE786E"/>
+    <w:rsid w:val="00EF487A"/>
+    <w:rsid w:val="00F00E3D"/>
+    <w:rsid w:val="00F02C64"/>
+    <w:rsid w:val="00F22D70"/>
+    <w:rsid w:val="00F3064B"/>
+    <w:rsid w:val="00F42D3E"/>
+    <w:rsid w:val="00F43DCD"/>
+    <w:rsid w:val="00F465ED"/>
+    <w:rsid w:val="00F47ED0"/>
+    <w:rsid w:val="00F50CC4"/>
+    <w:rsid w:val="00F51B98"/>
+    <w:rsid w:val="00F5549A"/>
+    <w:rsid w:val="00F61BEF"/>
+    <w:rsid w:val="00F63E9C"/>
+    <w:rsid w:val="00F65359"/>
+    <w:rsid w:val="00F73349"/>
+    <w:rsid w:val="00F7559C"/>
+    <w:rsid w:val="00F82C5C"/>
+    <w:rsid w:val="00F83C1F"/>
+    <w:rsid w:val="00F91BCF"/>
+    <w:rsid w:val="00F925EF"/>
+    <w:rsid w:val="00F93485"/>
+    <w:rsid w:val="00FA171A"/>
+    <w:rsid w:val="00FA4861"/>
+    <w:rsid w:val="00FC6287"/>
+    <w:rsid w:val="00FD3BB8"/>
+    <w:rsid w:val="00FE55EA"/>
+    <w:rsid w:val="00FE7A59"/>
+    <w:rsid w:val="011F92EF"/>
+    <w:rsid w:val="0294BEBF"/>
+    <w:rsid w:val="02DA2559"/>
+    <w:rsid w:val="03443173"/>
+    <w:rsid w:val="04411DF3"/>
+    <w:rsid w:val="049EA370"/>
+    <w:rsid w:val="04C589E6"/>
+    <w:rsid w:val="056AEDB0"/>
+    <w:rsid w:val="05A33C85"/>
+    <w:rsid w:val="05C6B246"/>
+    <w:rsid w:val="05F4DF37"/>
+    <w:rsid w:val="0697EF10"/>
+    <w:rsid w:val="06A4F176"/>
+    <w:rsid w:val="07274B4B"/>
+    <w:rsid w:val="081C5692"/>
+    <w:rsid w:val="08D97A8F"/>
+    <w:rsid w:val="09B1AC1B"/>
+    <w:rsid w:val="09E83BFA"/>
+    <w:rsid w:val="0B484A04"/>
+    <w:rsid w:val="0C2B82D7"/>
+    <w:rsid w:val="0C9DD3A3"/>
+    <w:rsid w:val="0D46DC25"/>
+    <w:rsid w:val="0DD5ED22"/>
+    <w:rsid w:val="0E74B011"/>
+    <w:rsid w:val="0F01723F"/>
+    <w:rsid w:val="0F1CA070"/>
+    <w:rsid w:val="0F3E5A88"/>
+    <w:rsid w:val="0F48D569"/>
+    <w:rsid w:val="10709E40"/>
+    <w:rsid w:val="115B5BA6"/>
+    <w:rsid w:val="115C0E71"/>
+    <w:rsid w:val="1164F189"/>
+    <w:rsid w:val="119B8811"/>
+    <w:rsid w:val="123A8729"/>
+    <w:rsid w:val="12ADBD82"/>
+    <w:rsid w:val="12D6B740"/>
+    <w:rsid w:val="12FA5CAA"/>
+    <w:rsid w:val="1474CA54"/>
+    <w:rsid w:val="1477A86C"/>
+    <w:rsid w:val="15625E3D"/>
+    <w:rsid w:val="15BE3EF5"/>
+    <w:rsid w:val="15D73B97"/>
+    <w:rsid w:val="15DFB977"/>
+    <w:rsid w:val="16439680"/>
+    <w:rsid w:val="16688988"/>
+    <w:rsid w:val="1687EED3"/>
+    <w:rsid w:val="174B1713"/>
+    <w:rsid w:val="1764863B"/>
+    <w:rsid w:val="17A64EB2"/>
+    <w:rsid w:val="17A824B9"/>
+    <w:rsid w:val="17B5C325"/>
+    <w:rsid w:val="17E63EBB"/>
+    <w:rsid w:val="1808C47B"/>
+    <w:rsid w:val="1833CBB7"/>
+    <w:rsid w:val="19A76C9C"/>
+    <w:rsid w:val="1A1D0505"/>
+    <w:rsid w:val="1A6A6001"/>
+    <w:rsid w:val="1AAE72EB"/>
+    <w:rsid w:val="1AF24A2A"/>
+    <w:rsid w:val="1BDCA6D2"/>
+    <w:rsid w:val="1C69800A"/>
+    <w:rsid w:val="1C9F9EA3"/>
+    <w:rsid w:val="1CCFAE23"/>
+    <w:rsid w:val="1D396C76"/>
+    <w:rsid w:val="1DC4C70D"/>
+    <w:rsid w:val="1E883229"/>
+    <w:rsid w:val="1EC3E4A2"/>
+    <w:rsid w:val="205C63C5"/>
+    <w:rsid w:val="21A3FEC5"/>
+    <w:rsid w:val="222CEC4B"/>
+    <w:rsid w:val="2276752C"/>
+    <w:rsid w:val="229BA20A"/>
+    <w:rsid w:val="22A9A4D5"/>
+    <w:rsid w:val="2322074C"/>
+    <w:rsid w:val="246FD662"/>
+    <w:rsid w:val="25772AE3"/>
+    <w:rsid w:val="25A8C56D"/>
+    <w:rsid w:val="26263C89"/>
+    <w:rsid w:val="2634615D"/>
+    <w:rsid w:val="26B7A744"/>
+    <w:rsid w:val="2707E0DA"/>
+    <w:rsid w:val="2717F164"/>
+    <w:rsid w:val="27AF6003"/>
+    <w:rsid w:val="28F2439F"/>
+    <w:rsid w:val="299BBED7"/>
+    <w:rsid w:val="2A346D57"/>
+    <w:rsid w:val="2A94E8A6"/>
+    <w:rsid w:val="2AF9C732"/>
+    <w:rsid w:val="2B92EFEB"/>
+    <w:rsid w:val="2C0F6F50"/>
+    <w:rsid w:val="2C2BE6F7"/>
+    <w:rsid w:val="2CDFD8C6"/>
+    <w:rsid w:val="2D29209C"/>
+    <w:rsid w:val="2DA4B8FE"/>
+    <w:rsid w:val="2E0A5163"/>
+    <w:rsid w:val="2E24BACF"/>
+    <w:rsid w:val="2E28C3F2"/>
+    <w:rsid w:val="2E9A1D60"/>
+    <w:rsid w:val="2EE8438F"/>
+    <w:rsid w:val="2FC16471"/>
+    <w:rsid w:val="30CEFC65"/>
+    <w:rsid w:val="31200C10"/>
+    <w:rsid w:val="31A1B653"/>
+    <w:rsid w:val="31A51151"/>
+    <w:rsid w:val="3215D61D"/>
+    <w:rsid w:val="321B9A9E"/>
+    <w:rsid w:val="324D8E2D"/>
+    <w:rsid w:val="329E94B3"/>
+    <w:rsid w:val="32A8285F"/>
+    <w:rsid w:val="3354DB26"/>
+    <w:rsid w:val="33DA8879"/>
+    <w:rsid w:val="34A12634"/>
+    <w:rsid w:val="34D5CE17"/>
+    <w:rsid w:val="3505381A"/>
+    <w:rsid w:val="3559CF23"/>
+    <w:rsid w:val="35B7ACDC"/>
+    <w:rsid w:val="36173008"/>
+    <w:rsid w:val="3625EE9C"/>
+    <w:rsid w:val="368DD975"/>
+    <w:rsid w:val="36A9DFDC"/>
+    <w:rsid w:val="36CA20A7"/>
+    <w:rsid w:val="3755A458"/>
+    <w:rsid w:val="37BACC5F"/>
+    <w:rsid w:val="38AEA3DB"/>
+    <w:rsid w:val="38E551E5"/>
+    <w:rsid w:val="38E6096A"/>
+    <w:rsid w:val="394E5FEB"/>
+    <w:rsid w:val="39730DFE"/>
+    <w:rsid w:val="3999FD33"/>
+    <w:rsid w:val="39E45A9C"/>
+    <w:rsid w:val="3A61D690"/>
+    <w:rsid w:val="3A71803A"/>
+    <w:rsid w:val="3AC3D1E6"/>
+    <w:rsid w:val="3CDEC48D"/>
+    <w:rsid w:val="3EB19879"/>
+    <w:rsid w:val="3F94CD1E"/>
+    <w:rsid w:val="3FA055FD"/>
+    <w:rsid w:val="3FDF5B82"/>
+    <w:rsid w:val="402F0535"/>
+    <w:rsid w:val="4039AA45"/>
+    <w:rsid w:val="403CA18D"/>
+    <w:rsid w:val="411A5BED"/>
+    <w:rsid w:val="41779514"/>
+    <w:rsid w:val="42420331"/>
+    <w:rsid w:val="42C36685"/>
+    <w:rsid w:val="42C83A29"/>
+    <w:rsid w:val="430DE59A"/>
+    <w:rsid w:val="434A6AF4"/>
+    <w:rsid w:val="4387AA8A"/>
+    <w:rsid w:val="4421CA5A"/>
+    <w:rsid w:val="447B0944"/>
+    <w:rsid w:val="452D4494"/>
+    <w:rsid w:val="45E036E0"/>
+    <w:rsid w:val="4610156A"/>
+    <w:rsid w:val="46DE2017"/>
+    <w:rsid w:val="46F06DE0"/>
+    <w:rsid w:val="47077980"/>
+    <w:rsid w:val="473AA317"/>
+    <w:rsid w:val="47ADF075"/>
+    <w:rsid w:val="47FBDCA9"/>
+    <w:rsid w:val="483C6409"/>
+    <w:rsid w:val="498377A8"/>
+    <w:rsid w:val="4A35C259"/>
+    <w:rsid w:val="4A713854"/>
+    <w:rsid w:val="4A8660F2"/>
+    <w:rsid w:val="4A9688E5"/>
+    <w:rsid w:val="4AB107B9"/>
+    <w:rsid w:val="4B804E91"/>
+    <w:rsid w:val="4B9F3B36"/>
+    <w:rsid w:val="4BE05F34"/>
+    <w:rsid w:val="4BE25032"/>
+    <w:rsid w:val="4CF78C7C"/>
+    <w:rsid w:val="4D792004"/>
+    <w:rsid w:val="4D90C3D6"/>
+    <w:rsid w:val="50339558"/>
+    <w:rsid w:val="50816406"/>
+    <w:rsid w:val="5089CED9"/>
+    <w:rsid w:val="50BC4A02"/>
+    <w:rsid w:val="50BEED59"/>
+    <w:rsid w:val="512541DA"/>
+    <w:rsid w:val="52B3E4DF"/>
+    <w:rsid w:val="52EED84E"/>
+    <w:rsid w:val="532DA086"/>
+    <w:rsid w:val="5388441A"/>
+    <w:rsid w:val="54762EE5"/>
+    <w:rsid w:val="54BCD2B1"/>
+    <w:rsid w:val="55A74781"/>
+    <w:rsid w:val="5624161C"/>
+    <w:rsid w:val="5713B721"/>
+    <w:rsid w:val="57771381"/>
+    <w:rsid w:val="577735C1"/>
+    <w:rsid w:val="57FCA782"/>
+    <w:rsid w:val="59EBBD6B"/>
+    <w:rsid w:val="5AB1E0AD"/>
+    <w:rsid w:val="5B2A74DC"/>
+    <w:rsid w:val="5B3CFDD0"/>
+    <w:rsid w:val="5B6D901F"/>
+    <w:rsid w:val="5C270AF3"/>
+    <w:rsid w:val="5C4CBE24"/>
+    <w:rsid w:val="5CB12AA5"/>
+    <w:rsid w:val="5CDF4247"/>
+    <w:rsid w:val="5D442B78"/>
+    <w:rsid w:val="5DCB31E4"/>
+    <w:rsid w:val="5EEB5B0E"/>
+    <w:rsid w:val="5EEB8685"/>
+    <w:rsid w:val="5F2A36EB"/>
+    <w:rsid w:val="5F387A00"/>
+    <w:rsid w:val="5FA554A0"/>
+    <w:rsid w:val="5FB9E56E"/>
+    <w:rsid w:val="5FDFB839"/>
+    <w:rsid w:val="60909BAC"/>
+    <w:rsid w:val="60B3E755"/>
+    <w:rsid w:val="61A6F1C2"/>
+    <w:rsid w:val="6432D151"/>
+    <w:rsid w:val="64A4DE9E"/>
+    <w:rsid w:val="64B48232"/>
+    <w:rsid w:val="65328B27"/>
+    <w:rsid w:val="654F4585"/>
+    <w:rsid w:val="67406DFE"/>
+    <w:rsid w:val="680A4707"/>
+    <w:rsid w:val="68F8EF12"/>
+    <w:rsid w:val="694D279B"/>
+    <w:rsid w:val="6A1EADE5"/>
+    <w:rsid w:val="6A43A6E6"/>
+    <w:rsid w:val="6A63D264"/>
+    <w:rsid w:val="6A9982EE"/>
+    <w:rsid w:val="6BEFE450"/>
+    <w:rsid w:val="6CDECEE5"/>
+    <w:rsid w:val="6CFE41B4"/>
+    <w:rsid w:val="6ECC018B"/>
+    <w:rsid w:val="6FA65F17"/>
+    <w:rsid w:val="70460759"/>
+    <w:rsid w:val="713A6C2B"/>
+    <w:rsid w:val="71DD532A"/>
+    <w:rsid w:val="72661D42"/>
+    <w:rsid w:val="74DEDAB8"/>
+    <w:rsid w:val="759810F6"/>
+    <w:rsid w:val="762F7324"/>
+    <w:rsid w:val="7634F6E5"/>
+    <w:rsid w:val="7645CC09"/>
+    <w:rsid w:val="7689ABE3"/>
+    <w:rsid w:val="7769991A"/>
+    <w:rsid w:val="7789F38A"/>
+    <w:rsid w:val="77C486F6"/>
+    <w:rsid w:val="77E3B150"/>
+    <w:rsid w:val="79088FBB"/>
+    <w:rsid w:val="7A08E7C5"/>
+    <w:rsid w:val="7A099E0E"/>
+    <w:rsid w:val="7A9EE0D5"/>
+    <w:rsid w:val="7ADCFB78"/>
+    <w:rsid w:val="7B13CF9E"/>
+    <w:rsid w:val="7B26E4DB"/>
+    <w:rsid w:val="7C7BEE43"/>
+    <w:rsid w:val="7DB2CA9B"/>
+    <w:rsid w:val="7E172C66"/>
+    <w:rsid w:val="7E815DD4"/>
+    <w:rsid w:val="7EA5EEAA"/>
+    <w:rsid w:val="7ED2EE89"/>
+    <w:rsid w:val="7ED42768"/>
+    <w:rsid w:val="7F23760E"/>
+    <w:rsid w:val="7F2E3CDA"/>
+    <w:rsid w:val="7F8F38EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4E71A58D"/>
-  <w15:docId w15:val="{BBF38B1C-5245-CD49-BECC-2ED417FAAEA8}"/>
+  <w14:docId w14:val="04593104"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A448E265-22F8-414D-9F16-EC3227C87C33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6332,51 +9823,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6563,748 +10054,1062 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777D3A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C0315"/>
+    <w:rsid w:val="000356F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C0315"/>
+    <w:rsid w:val="000356F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C0315"/>
+    <w:rsid w:val="000356F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C0315"/>
+    <w:rsid w:val="000356F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C50D5D"/>
+    <w:rsid w:val="006872D1"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C50D5D"/>
+    <w:rsid w:val="006872D1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003E5D39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0044000A"/>
+    <w:rsid w:val="007B0139"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1026372638">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="166216232">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1062827592">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="403602532">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1432164799">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="815757599">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1529945727">
-[...26 lines deleted...]
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1003430918">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacecenter.org/blog/improving-teen-mental-health-is-critical-for-healthy-long-term-growth-development" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/xonjenese/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.wgcu.org/show/gulf-coast-life/2017-09-29/affordable-care-act-open-enrollment-brings-new-questions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdcimages.uflib.ufl.edu/AA/00/06/24/74/00166/10-02-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hscweb3.hsc.usf.edu/health/publichealth/news/drph-student-makes-at-promise-adolescent-girls-her-population-of-choice/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essence.com/lifestyle/arlana-miller-feature/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wusf.org/podcast/florida-matters/2025-11-12/bracing-for-aca-spikes-florida-man-madness-siesta-key-sand-sculptures" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insurancenewsnet.com/oarticle/costly-mistakes-floridians-should-avoid-during-open-enrollment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wusf.org/health-news-florida/2024-01-31/4-2-million-floridians-aca-health-plans-open-enrollment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usf.edu/health/public-health/news/2024/open-enrollment.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xjacobs@usf.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnn.com/2025/12/18/politics/aca-subsidies-cheap-plans-enrollment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wusf.org/health-news-florida/2024-11-21/open-enrollment-underway-uncertainty-obamacare-future-what-to-know" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usf.edu/health/public-health/news/2024/depression-black-youth.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wusf.org/text/health-news-florida/2024-12-18/despite-legal-challenge-daca-recipients-can-enroll-in-aca-health-coverage-for-now" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kffhealthnews.org/news/article/anti-fraud-aca-enrollment-period-test-cms/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essence.com/lifestyle/arlana-miller-feature/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://video.snapstream.net/Play/56jDhzPJONaqEZKtYgN6kZ?accessToken=dl6vxb4thoarf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usf.edu/health/public-health/news/2024/fprc-flckf-health-insurance-messaging.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/health/obamacare-open-enrollment-gets-off-to-a-smooth-start-but-navigators-still/2252353/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/news/tax-time-triggers-fraud-alarms-for-some-obamacare-enrollees/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jaxtoday.org/2024/04/09/assessing-jacksonvilles-health-insurance-campaign/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wmnf.org/health-insurance-now/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.local10.com/news/local/2026/01/01/health-care-costs-expected-to-rise-for-millions-of-americans-in-2026/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampabay.com/news/health/2024/11/13/floridians-sign-up-obamacare-unsure-if-program-will-survive-under-trump/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgcu.org/show/gulf-coast-life/2017-09-29/affordable-care-act-open-enrollment-brings-new-questions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fox13memphis.com/health/affordable-care-act-subsidies-expire-with-new-year/article_4fdbf561-c9a8-46d4-8471-681161897c03.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfpublic.org/health/2025-10-17/open-enrollment-to-marketplace-insurance-is-soon-here-are-the-changes-you-should-know" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usf.edu/health/public-health/news/2024/navs.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnn.com/2024/01/24/politics/obamacare-enrollment-record" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hscweb3.hsc.usf.edu/health/publichealth/news/drph-student-makes-at-promise-adolescent-girls-her-population-of-choice/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacecenter.org/stories/improving-teen-mental-health-is-critical-for-healthy-long-term-growth-development" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{741bf7de-e2e5-46df-8d67-82607df9deaa}" enabled="0" method="" siteId="{741bf7de-e2e5-46df-8d67-82607df9deaa}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8915</Characters>
+  <Pages>8</Pages>
+  <Words>2028</Words>
+  <Characters>16431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10459</CharactersWithSpaces>
+  <CharactersWithSpaces>18423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Vickie Dugat</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>e0edb7f5-af85-43fd-87f7-c9ed6d784616</vt:lpwstr>
+  </property>
+</Properties>
+</file>